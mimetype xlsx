--- v0 (2026-06-03)
+++ v1 (2026-09-05)
@@ -15,53 +15,53 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
     <sheet name="PN1 ENG" sheetId="1" r:id="rId10"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="237" uniqueCount="29">
-[...1 lines deleted...]
-    <t>Zagreb, 27.05.2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="399" uniqueCount="32">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
   </si>
   <si>
     <t>CROATIAN NATIONAL BANK</t>
   </si>
   <si>
     <t>Payment Operations Area</t>
   </si>
   <si>
     <t>Payment Operations Supervision Department</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>CREDITS TO AND DEBITS FROM THE ACCOUNTS BY SIMPLE BOOK ENTRY {1}  - year 2026</t>
   </si>
   <si>
     <t>in euro</t>
   </si>
   <si>
     <t>Reporting period</t>
   </si>
   <si>
     <t>Type of transaction</t>
   </si>
@@ -96,50 +96,59 @@
     <t>to the</t>
   </si>
   <si>
     <t>Interest and fees</t>
   </si>
   <si>
     <t> JANUARY</t>
   </si>
   <si>
     <t>payment account</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>DEBITS</t>
   </si>
   <si>
     <t>from the</t>
   </si>
   <si>
     <t> FEBRUARY</t>
   </si>
   <si>
     <t> MARCH</t>
+  </si>
+  <si>
+    <t> APRIL</t>
+  </si>
+  <si>
+    <t> MAY</t>
+  </si>
+  <si>
+    <t> JUNE</t>
   </si>
   <si>
     <t> TOTAL</t>
   </si>
   <si>
     <t>{1} Includes national transactions in euro.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
@@ -531,51 +540,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O35"/>
+  <dimension ref="A1:O53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
     <col min="5" max="5" width="4" customWidth="1"/>
     <col min="6" max="6" width="21" customWidth="1"/>
     <col min="7" max="7" width="4" customWidth="1"/>
     <col min="8" max="8" width="21" customWidth="1"/>
     <col min="9" max="9" width="4" customWidth="1"/>
     <col min="10" max="10" width="21" customWidth="1"/>
     <col min="11" max="11" width="4" customWidth="1"/>
     <col min="12" max="12" width="21" customWidth="1"/>
     <col min="13" max="13" width="4" customWidth="1"/>
     <col min="14" max="14" width="21" customWidth="1"/>
     <col min="15" max="15" width="4" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s" s="1">
         <v>0</v>
@@ -1481,334 +1490,1180 @@
         <v>1173</v>
       </c>
       <c r="I28" t="s" s="11">
         <v>15</v>
       </c>
       <c r="J28" s="12">
         <v>578080</v>
       </c>
       <c r="K28" t="s" s="11">
         <v>15</v>
       </c>
       <c r="L28" s="13">
         <v>224899</v>
       </c>
       <c r="M28" t="s" s="14">
         <v>15</v>
       </c>
       <c r="N28" s="13">
         <v>1317199</v>
       </c>
       <c r="O28" t="s" s="14">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:15">
-      <c r="A29" t="s" s="10">
-[...2 lines deleted...]
-      <c r="B29" t="s" s="10">
+      <c r="A29" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B29" t="s" s="7">
         <v>16</v>
       </c>
-      <c r="C29" t="s" s="10">
+      <c r="C29" t="s" s="7">
         <v>17</v>
       </c>
-      <c r="D29" s="9">
-[...20 lines deleted...]
-      <c r="K29" t="s" s="10">
+      <c r="D29" s="8">
+        <v>21361</v>
+      </c>
+      <c r="E29" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F29" s="8">
+        <v>221190774</v>
+      </c>
+      <c r="G29" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H29" s="8">
+        <v>6794</v>
+      </c>
+      <c r="I29" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J29" s="8">
+        <v>720892849</v>
+      </c>
+      <c r="K29" t="s" s="7">
         <v>15</v>
       </c>
       <c r="L29" s="9">
-        <v>72907</v>
+        <v>28155</v>
       </c>
       <c r="M29" t="s" s="10">
         <v>15</v>
       </c>
       <c r="N29" s="9">
-        <v>2224473944</v>
+        <v>942083623</v>
       </c>
       <c r="O29" t="s" s="10">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="s" s="10">
-[...2 lines deleted...]
-      <c r="B30" t="s" s="10">
+      <c r="A30" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B30" t="s" s="7">
         <v>18</v>
       </c>
-      <c r="C30" t="s" s="10">
+      <c r="C30" t="s" s="7">
         <v>19</v>
       </c>
-      <c r="D30" s="9">
-[...20 lines deleted...]
-      <c r="K30" t="s" s="10">
+      <c r="D30" s="8">
+        <v>1592286</v>
+      </c>
+      <c r="E30" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F30" s="8">
+        <v>258169</v>
+      </c>
+      <c r="G30" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H30" s="8">
+        <v>94069</v>
+      </c>
+      <c r="I30" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J30" s="8">
+        <v>5644826</v>
+      </c>
+      <c r="K30" t="s" s="7">
         <v>15</v>
       </c>
       <c r="L30" s="9">
-        <v>4672076</v>
+        <v>1686355</v>
       </c>
       <c r="M30" t="s" s="10">
         <v>15</v>
       </c>
       <c r="N30" s="9">
-        <v>16856158</v>
+        <v>5902995</v>
       </c>
       <c r="O30" t="s" s="10">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:15">
-      <c r="A31" t="s" s="10">
+      <c r="A31" t="s" s="7">
         <v>27</v>
       </c>
-      <c r="B31" t="s" s="14">
+      <c r="B31" t="s" s="11">
         <v>21</v>
       </c>
-      <c r="C31" t="s" s="14">
+      <c r="C31" t="s" s="11">
         <v>22</v>
       </c>
-      <c r="D31" s="13">
-[...20 lines deleted...]
-      <c r="K31" t="s" s="14">
+      <c r="D31" s="12">
+        <v>36253</v>
+      </c>
+      <c r="E31" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="F31" s="12">
+        <v>32096791</v>
+      </c>
+      <c r="G31" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="H31" s="12">
+        <v>1352</v>
+      </c>
+      <c r="I31" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="J31" s="12">
+        <v>68791484</v>
+      </c>
+      <c r="K31" t="s" s="11">
         <v>15</v>
       </c>
       <c r="L31" s="13">
-        <v>108845</v>
+        <v>37605</v>
       </c>
       <c r="M31" t="s" s="14">
         <v>15</v>
       </c>
       <c r="N31" s="13">
-        <v>714408257</v>
+        <v>100888275</v>
       </c>
       <c r="O31" t="s" s="14">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:15">
-      <c r="A32" t="s" s="10">
-[...2 lines deleted...]
-      <c r="B32" t="s" s="10">
+      <c r="A32" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B32" t="s" s="7">
         <v>23</v>
       </c>
-      <c r="C32" t="s" s="10">
+      <c r="C32" t="s" s="7">
         <v>17</v>
       </c>
-      <c r="D32" s="9">
-[...20 lines deleted...]
-      <c r="K32" t="s" s="10">
+      <c r="D32" s="8">
+        <v>227869</v>
+      </c>
+      <c r="E32" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F32" s="8">
+        <v>31817929</v>
+      </c>
+      <c r="G32" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H32" s="8">
+        <v>43992</v>
+      </c>
+      <c r="I32" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J32" s="8">
+        <v>75723675</v>
+      </c>
+      <c r="K32" t="s" s="7">
         <v>15</v>
       </c>
       <c r="L32" s="9">
-        <v>802380</v>
+        <v>271861</v>
       </c>
       <c r="M32" t="s" s="10">
         <v>15</v>
       </c>
       <c r="N32" s="9">
-        <v>345751125</v>
+        <v>107541604</v>
       </c>
       <c r="O32" t="s" s="10">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="s" s="10">
-[...2 lines deleted...]
-      <c r="B33" t="s" s="10">
+      <c r="A33" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B33" t="s" s="7">
         <v>24</v>
       </c>
-      <c r="C33" t="s" s="10">
+      <c r="C33" t="s" s="7">
         <v>19</v>
       </c>
-      <c r="D33" s="9">
-[...20 lines deleted...]
-      <c r="K33" t="s" s="10">
+      <c r="D33" s="8">
+        <v>12818157</v>
+      </c>
+      <c r="E33" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F33" s="8">
+        <v>18898651</v>
+      </c>
+      <c r="G33" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H33" s="8">
+        <v>1603695</v>
+      </c>
+      <c r="I33" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J33" s="8">
+        <v>28890312</v>
+      </c>
+      <c r="K33" t="s" s="7">
         <v>15</v>
       </c>
       <c r="L33" s="9">
-        <v>41988559</v>
+        <v>14421852</v>
       </c>
       <c r="M33" t="s" s="10">
         <v>15</v>
       </c>
       <c r="N33" s="9">
-        <v>126720462</v>
+        <v>47788963</v>
       </c>
       <c r="O33" t="s" s="10">
         <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" t="s" s="10">
-[...2 lines deleted...]
-      <c r="B34" t="s" s="10">
+      <c r="A34" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B34" t="s" s="11">
         <v>21</v>
       </c>
-      <c r="C34" t="s" s="10">
+      <c r="C34" t="s" s="11">
         <v>22</v>
       </c>
-      <c r="D34" s="9">
-[...32 lines deleted...]
-      <c r="O34" t="s" s="10">
+      <c r="D34" s="12">
+        <v>215287</v>
+      </c>
+      <c r="E34" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="F34" s="12">
+        <v>606746</v>
+      </c>
+      <c r="G34" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="H34" s="12">
+        <v>1579</v>
+      </c>
+      <c r="I34" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="J34" s="12">
+        <v>543587</v>
+      </c>
+      <c r="K34" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="L34" s="13">
+        <v>216866</v>
+      </c>
+      <c r="M34" t="s" s="14">
+        <v>15</v>
+      </c>
+      <c r="N34" s="13">
+        <v>1150333</v>
+      </c>
+      <c r="O34" t="s" s="14">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:15">
-      <c r="A35" t="s">
+      <c r="A35" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B35" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="C35" t="s" s="7">
+        <v>17</v>
+      </c>
+      <c r="D35" s="8">
+        <v>20074</v>
+      </c>
+      <c r="E35" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F35" s="8">
+        <v>210705289</v>
+      </c>
+      <c r="G35" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H35" s="8">
+        <v>6798</v>
+      </c>
+      <c r="I35" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J35" s="8">
+        <v>665446460</v>
+      </c>
+      <c r="K35" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="L35" s="9">
+        <v>26872</v>
+      </c>
+      <c r="M35" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N35" s="9">
+        <v>876151749</v>
+      </c>
+      <c r="O35" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
+      <c r="A36" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B36" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="C36" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="D36" s="8">
+        <v>1220988</v>
+      </c>
+      <c r="E36" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F36" s="8">
+        <v>142651</v>
+      </c>
+      <c r="G36" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H36" s="8">
+        <v>19388</v>
+      </c>
+      <c r="I36" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J36" s="8">
+        <v>4760793</v>
+      </c>
+      <c r="K36" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="L36" s="9">
+        <v>1240376</v>
+      </c>
+      <c r="M36" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N36" s="9">
+        <v>4903444</v>
+      </c>
+      <c r="O36" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" t="s" s="7">
         <v>28</v>
+      </c>
+      <c r="B37" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="C37" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="D37" s="12">
+        <v>36517</v>
+      </c>
+      <c r="E37" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="F37" s="12">
+        <v>42122303</v>
+      </c>
+      <c r="G37" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="H37" s="12">
+        <v>1303</v>
+      </c>
+      <c r="I37" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="J37" s="12">
+        <v>45788614</v>
+      </c>
+      <c r="K37" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="L37" s="13">
+        <v>37820</v>
+      </c>
+      <c r="M37" t="s" s="14">
+        <v>15</v>
+      </c>
+      <c r="N37" s="13">
+        <v>87910917</v>
+      </c>
+      <c r="O37" t="s" s="14">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B38" t="s" s="7">
+        <v>23</v>
+      </c>
+      <c r="C38" t="s" s="7">
+        <v>17</v>
+      </c>
+      <c r="D38" s="8">
+        <v>235019</v>
+      </c>
+      <c r="E38" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F38" s="8">
+        <v>32304145</v>
+      </c>
+      <c r="G38" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H38" s="8">
+        <v>30721</v>
+      </c>
+      <c r="I38" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J38" s="8">
+        <v>67596688</v>
+      </c>
+      <c r="K38" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="L38" s="9">
+        <v>265740</v>
+      </c>
+      <c r="M38" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N38" s="9">
+        <v>99900833</v>
+      </c>
+      <c r="O38" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B39" t="s" s="7">
+        <v>24</v>
+      </c>
+      <c r="C39" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="D39" s="8">
+        <v>13241686</v>
+      </c>
+      <c r="E39" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F39" s="8">
+        <v>17842920</v>
+      </c>
+      <c r="G39" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H39" s="8">
+        <v>1594402</v>
+      </c>
+      <c r="I39" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J39" s="8">
+        <v>23508047</v>
+      </c>
+      <c r="K39" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="L39" s="9">
+        <v>14836088</v>
+      </c>
+      <c r="M39" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N39" s="9">
+        <v>41350967</v>
+      </c>
+      <c r="O39" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B40" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="C40" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="D40" s="12">
+        <v>214093</v>
+      </c>
+      <c r="E40" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="F40" s="12">
+        <v>789927</v>
+      </c>
+      <c r="G40" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="H40" s="12">
+        <v>1190</v>
+      </c>
+      <c r="I40" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="J40" s="12">
+        <v>654330</v>
+      </c>
+      <c r="K40" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="L40" s="13">
+        <v>215283</v>
+      </c>
+      <c r="M40" t="s" s="14">
+        <v>15</v>
+      </c>
+      <c r="N40" s="13">
+        <v>1444257</v>
+      </c>
+      <c r="O40" t="s" s="14">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B41" t="s" s="7">
+        <v>16</v>
+      </c>
+      <c r="C41" t="s" s="7">
+        <v>17</v>
+      </c>
+      <c r="D41" s="8">
+        <v>18358</v>
+      </c>
+      <c r="E41" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F41" s="8">
+        <v>192591215</v>
+      </c>
+      <c r="G41" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H41" s="8">
+        <v>6462</v>
+      </c>
+      <c r="I41" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J41" s="8">
+        <v>608125077</v>
+      </c>
+      <c r="K41" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="L41" s="9">
+        <v>24820</v>
+      </c>
+      <c r="M41" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N41" s="9">
+        <v>800716292</v>
+      </c>
+      <c r="O41" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B42" t="s" s="7">
+        <v>18</v>
+      </c>
+      <c r="C42" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="D42" s="8">
+        <v>1252229</v>
+      </c>
+      <c r="E42" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F42" s="8">
+        <v>128931</v>
+      </c>
+      <c r="G42" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H42" s="8">
+        <v>66220</v>
+      </c>
+      <c r="I42" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J42" s="8">
+        <v>6373089</v>
+      </c>
+      <c r="K42" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="L42" s="9">
+        <v>1318449</v>
+      </c>
+      <c r="M42" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N42" s="9">
+        <v>6502020</v>
+      </c>
+      <c r="O42" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" t="s" s="7">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="C43" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="D43" s="12">
+        <v>40379</v>
+      </c>
+      <c r="E43" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="F43" s="12">
+        <v>61702094</v>
+      </c>
+      <c r="G43" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="H43" s="12">
+        <v>1596</v>
+      </c>
+      <c r="I43" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="J43" s="12">
+        <v>485311312</v>
+      </c>
+      <c r="K43" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="L43" s="13">
+        <v>41975</v>
+      </c>
+      <c r="M43" t="s" s="14">
+        <v>15</v>
+      </c>
+      <c r="N43" s="13">
+        <v>547013406</v>
+      </c>
+      <c r="O43" t="s" s="14">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B44" t="s" s="7">
+        <v>23</v>
+      </c>
+      <c r="C44" t="s" s="7">
+        <v>17</v>
+      </c>
+      <c r="D44" s="8">
+        <v>227806</v>
+      </c>
+      <c r="E44" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F44" s="8">
+        <v>32821352</v>
+      </c>
+      <c r="G44" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H44" s="8">
+        <v>44429</v>
+      </c>
+      <c r="I44" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J44" s="8">
+        <v>128595762</v>
+      </c>
+      <c r="K44" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="L44" s="9">
+        <v>272235</v>
+      </c>
+      <c r="M44" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N44" s="9">
+        <v>161417114</v>
+      </c>
+      <c r="O44" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="B45" t="s" s="7">
+        <v>24</v>
+      </c>
+      <c r="C45" t="s" s="7">
+        <v>19</v>
+      </c>
+      <c r="D45" s="8">
+        <v>13365443</v>
+      </c>
+      <c r="E45" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="F45" s="8">
+        <v>17889935</v>
+      </c>
+      <c r="G45" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="H45" s="8">
+        <v>1625579</v>
+      </c>
+      <c r="I45" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="J45" s="8">
+        <v>24435090</v>
+      </c>
+      <c r="K45" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="L45" s="9">
+        <v>14991022</v>
+      </c>
+      <c r="M45" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N45" s="9">
+        <v>42325025</v>
+      </c>
+      <c r="O45" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="B46" t="s" s="11">
+        <v>21</v>
+      </c>
+      <c r="C46" t="s" s="11">
+        <v>22</v>
+      </c>
+      <c r="D46" s="12">
+        <v>234002</v>
+      </c>
+      <c r="E46" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="F46" s="12">
+        <v>676490</v>
+      </c>
+      <c r="G46" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="H46" s="12">
+        <v>1147</v>
+      </c>
+      <c r="I46" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="J46" s="12">
+        <v>574693</v>
+      </c>
+      <c r="K46" t="s" s="11">
+        <v>15</v>
+      </c>
+      <c r="L46" s="13">
+        <v>235149</v>
+      </c>
+      <c r="M46" t="s" s="14">
+        <v>15</v>
+      </c>
+      <c r="N46" s="13">
+        <v>1251183</v>
+      </c>
+      <c r="O46" t="s" s="14">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
+      <c r="A47" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="B47" t="s" s="10">
+        <v>16</v>
+      </c>
+      <c r="C47" t="s" s="10">
+        <v>17</v>
+      </c>
+      <c r="D47" s="9">
+        <v>113166</v>
+      </c>
+      <c r="E47" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="F47" s="9">
+        <v>1180175078</v>
+      </c>
+      <c r="G47" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="H47" s="9">
+        <v>39588</v>
+      </c>
+      <c r="I47" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="J47" s="9">
+        <v>3663250530</v>
+      </c>
+      <c r="K47" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="L47" s="9">
+        <v>152754</v>
+      </c>
+      <c r="M47" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N47" s="9">
+        <v>4843425608</v>
+      </c>
+      <c r="O47" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15">
+      <c r="A48" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="B48" t="s" s="10">
+        <v>18</v>
+      </c>
+      <c r="C48" t="s" s="10">
+        <v>19</v>
+      </c>
+      <c r="D48" s="9">
+        <v>8525466</v>
+      </c>
+      <c r="E48" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="F48" s="9">
+        <v>1548134</v>
+      </c>
+      <c r="G48" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="H48" s="9">
+        <v>391790</v>
+      </c>
+      <c r="I48" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="J48" s="9">
+        <v>32616483</v>
+      </c>
+      <c r="K48" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="L48" s="9">
+        <v>8917256</v>
+      </c>
+      <c r="M48" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N48" s="9">
+        <v>34164617</v>
+      </c>
+      <c r="O48" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
+      <c r="A49" t="s" s="10">
+        <v>30</v>
+      </c>
+      <c r="B49" t="s" s="14">
+        <v>21</v>
+      </c>
+      <c r="C49" t="s" s="14">
+        <v>22</v>
+      </c>
+      <c r="D49" s="13">
+        <v>217632</v>
+      </c>
+      <c r="E49" t="s" s="14">
+        <v>15</v>
+      </c>
+      <c r="F49" s="13">
+        <v>294470227</v>
+      </c>
+      <c r="G49" t="s" s="14">
+        <v>15</v>
+      </c>
+      <c r="H49" s="13">
+        <v>8613</v>
+      </c>
+      <c r="I49" t="s" s="14">
+        <v>15</v>
+      </c>
+      <c r="J49" s="13">
+        <v>1155750628</v>
+      </c>
+      <c r="K49" t="s" s="14">
+        <v>15</v>
+      </c>
+      <c r="L49" s="13">
+        <v>226245</v>
+      </c>
+      <c r="M49" t="s" s="14">
+        <v>15</v>
+      </c>
+      <c r="N49" s="13">
+        <v>1450220855</v>
+      </c>
+      <c r="O49" t="s" s="14">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:15">
+      <c r="A50" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="B50" t="s" s="10">
+        <v>23</v>
+      </c>
+      <c r="C50" t="s" s="10">
+        <v>17</v>
+      </c>
+      <c r="D50" s="9">
+        <v>1380372</v>
+      </c>
+      <c r="E50" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="F50" s="9">
+        <v>191018104</v>
+      </c>
+      <c r="G50" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="H50" s="9">
+        <v>231844</v>
+      </c>
+      <c r="I50" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="J50" s="9">
+        <v>523592572</v>
+      </c>
+      <c r="K50" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="L50" s="9">
+        <v>1612216</v>
+      </c>
+      <c r="M50" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N50" s="9">
+        <v>714610676</v>
+      </c>
+      <c r="O50" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15">
+      <c r="A51" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="B51" t="s" s="10">
+        <v>24</v>
+      </c>
+      <c r="C51" t="s" s="10">
+        <v>19</v>
+      </c>
+      <c r="D51" s="9">
+        <v>77027065</v>
+      </c>
+      <c r="E51" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="F51" s="9">
+        <v>108807621</v>
+      </c>
+      <c r="G51" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="H51" s="9">
+        <v>9210456</v>
+      </c>
+      <c r="I51" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="J51" s="9">
+        <v>149377796</v>
+      </c>
+      <c r="K51" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="L51" s="9">
+        <v>86237521</v>
+      </c>
+      <c r="M51" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N51" s="9">
+        <v>258185417</v>
+      </c>
+      <c r="O51" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
+      <c r="A52" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="B52" t="s" s="10">
+        <v>21</v>
+      </c>
+      <c r="C52" t="s" s="10">
+        <v>22</v>
+      </c>
+      <c r="D52" s="9">
+        <v>1281816</v>
+      </c>
+      <c r="E52" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="F52" s="9">
+        <v>3986811</v>
+      </c>
+      <c r="G52" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="H52" s="9">
+        <v>7845</v>
+      </c>
+      <c r="I52" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="J52" s="9">
+        <v>4903023</v>
+      </c>
+      <c r="K52" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="L52" s="9">
+        <v>1289661</v>
+      </c>
+      <c r="M52" t="s" s="10">
+        <v>15</v>
+      </c>
+      <c r="N52" s="9">
+        <v>8889834</v>
+      </c>
+      <c r="O52" t="s" s="10">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="53" spans="1:15">
+      <c r="A53" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="I8:W8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:G9"/>
     <mergeCell ref="H9:K9"/>
     <mergeCell ref="L9:O9"/>
     <mergeCell ref="D10:E10"/>
     <mergeCell ref="F10:G10"/>
     <mergeCell ref="H10:I10"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="N10:O10"/>
   </mergeCells>